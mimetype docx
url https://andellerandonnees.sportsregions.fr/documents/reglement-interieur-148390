--- v0 (2025-10-08)
+++ v1 (2026-08-05)
@@ -7,52 +7,50 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="000C1B6C" w:rsidRDefault="009B2500">
       <w:pPr>
         <w:spacing w:after="549" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>REGLEMENT INTERIEUR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>328295</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>331452</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1911350" cy="1769745"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="69" name="Picture 69"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -80,214 +78,291 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="000C1B6C" w:rsidRDefault="009B2500" w:rsidP="00DF0D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="415"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Andelle Randonnées est affiliée à la Fédération Française de la Randonnée Pédestre </w:t>
       </w:r>
       <w:r w:rsidR="0067286E" w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>FFR</w:t>
+        <w:t>FF</w:t>
+      </w:r>
+      <w:r w:rsidR="00991FFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED41A7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00911F65" w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>andonnée</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t>et son fonctionnement est en accord avec les statuts de la Fédération.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000C1B6C" w:rsidRDefault="009B2500" w:rsidP="00DF0D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="415"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Notre club est une association sans but lucratif. Toutes les activités sont organisées par des bénévoles.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000C1B6C" w:rsidRDefault="009B2500" w:rsidP="00DF0D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="415"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>L’objectif du Club est la pratique de la randonnée pédestre, sans esprit de compétition dans un milieu convivial et sportif, afin de découvrir aussi bien le patrimoine culturel que l’environnement naturel, ce qui en fait une activité de loisirs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B7BFC" w:rsidRPr="000C047C" w:rsidRDefault="009B2500" w:rsidP="007B7BFC">
+    <w:p w:rsidR="007B7BFC" w:rsidRPr="00991FFD" w:rsidRDefault="009B2500" w:rsidP="007B7BFC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Toute personne adhérente doit être en bonne condition physique et ne pas avoir de contre indication à la pratique de la randonnée pédestre. Un certificat médical</w:t>
       </w:r>
       <w:r w:rsidR="001F41FF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:r w:rsidR="00991FFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>datant de moins de six mois</w:t>
+      </w:r>
+      <w:r w:rsidR="001F41FF" w:rsidRPr="007B7BFC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7BFC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> devra être fourni au moment de l’adhésion.</w:t>
+      </w:r>
+      <w:r w:rsidR="00682BD8" w:rsidRPr="007B7BFC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00991FFD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
       <w:r w:rsidR="000C047C">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:t>de 6 mois sera exigé au moment de l’adhésion. Lors de chaque renouvellement de licence, le pratiquant doit attester avoir rempli l’auto questionnaire personnel de santé et avoir répondu « NON » à toutes les questions en toute honnêteté. En cas de réponse positive à une ou plusieurs questions, la commission médicale fédérale conseille vivement de consulter un médecin sur la poursuite des pratiques concernées (loisirs et/ou compétition)</w:t>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ors de chaque renouvellement de licence, l’adhérent </w:t>
+      </w:r>
+      <w:r w:rsidR="000C047C" w:rsidRPr="00991FFD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>doit</w:t>
+      </w:r>
+      <w:r w:rsidR="00991FFD" w:rsidRPr="00991FFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avoir pris connaissance des conseils de santé de la COMED de la FF</w:t>
+      </w:r>
+      <w:r w:rsidR="00991FFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00991FFD" w:rsidRPr="00991FFD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Randonnée et fournir l’attestation sur l’honneur s’y afférent. Le cas échéant,  </w:t>
+      </w:r>
+      <w:r w:rsidR="000C047C" w:rsidRPr="00991FFD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>il doit fournir un nouveau certificat médical.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0094761C" w:rsidRPr="00ED41A7" w:rsidRDefault="009B2500" w:rsidP="00DF0D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="415"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Seuls les adhérents licenciés à </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">la </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>la FF</w:t>
+      </w:r>
+      <w:r w:rsidR="00991FFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>FFR</w:t>
+        <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="008510E1" w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>andonnée</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> à jour de leur cotisation peuvent participer aux activités habituelles du club.</w:t>
+      <w:r w:rsidR="0076082B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>et à jour de leur cotisation peuvent participer aux activités habituelles du club.</w:t>
       </w:r>
       <w:r w:rsidR="0094761C" w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Une dérogation pourra être accordée si les participants font parti</w:t>
       </w:r>
       <w:r w:rsidR="00DD62CF" w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0094761C" w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’une autre fédération, qui couvre par leur assurance les mêmes risques. Ils devront alors régler uniquement l’adhésion au club.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000C1B6C" w:rsidRDefault="009B2500" w:rsidP="00DF0D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="415"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>La cotisation est valable un an du 1</w:t>
       </w:r>
       <w:r w:rsidR="00403ED7" w:rsidRPr="0076082B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
+      <w:r w:rsidR="0076082B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00403ED7" w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>septembre</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> au 31 </w:t>
       </w:r>
       <w:r w:rsidR="00403ED7" w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>août en cohérence avec les dates de la saison sportive</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. La première inscription peut se faire tout au long de l’année. Le montant des cotisations et licences est d</w:t>
       </w:r>
       <w:r w:rsidR="008510E1" w:rsidRPr="00ED41A7">
@@ -390,55 +465,55 @@
         <w:t xml:space="preserve">de désistement, Andelle </w:t>
       </w:r>
       <w:r w:rsidR="00A4187A" w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00403ED7" w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>andonnées remboursera, totalement ou partiellement, la personne défaillante, à la seule condition que l’organisateur du séjour (ex : VVF, etc..) effectue la même opération auprès du Club.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000C1B6C" w:rsidRDefault="009B2500" w:rsidP="00DF0D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="415"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Généralement le système de transport retenu est le « covoiturage ». Les chauffeurs vérifieront qu‘ils sont bien assurés « personnes transportées ». Le club ne sera pas </w:t>
+        <w:t xml:space="preserve">Généralement le système de transport retenu est le « covoiturage ». Les chauffeurs vérifieront qu‘ils sont bien assurés « personnes transportées ». Le club ne sera pas responsable de tout accident pouvant survenir au cours du déplacement. L’acceptation </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>responsable de tout accident pouvant survenir au cours du déplacement. L’acceptation du système de covoiturage est sous l’entière responsabilité du chauffeur et des passagers qui en acceptent les contraintes.</w:t>
+        <w:t>du système de covoiturage est sous l’entière responsabilité du chauffeur et des passagers qui en acceptent les contraintes.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000C1B6C" w:rsidRDefault="009B2500" w:rsidP="00DF0D09">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="415"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Au cours des arrêts repas</w:t>
       </w:r>
       <w:r w:rsidR="00ED41A7">
         <w:t xml:space="preserve"> (y compris techniques)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> chacun se doit de respecter l’environnement et d’assurer la propreté des sites en ne laissant aucun détritus sur son passage. Lors de la randonnée il est recommandé, de respecter les clôtures, de refermer les barrières, de ne pas couper les fleurs….</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001B7DEB" w:rsidRDefault="001B7DEB" w:rsidP="00DF0D09">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -612,50 +687,52 @@
         <w:ind w:hanging="415"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Toute adhésion au club entraîne d’office l’a</w:t>
       </w:r>
       <w:r w:rsidR="00A4187A" w:rsidRPr="00ED41A7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">cceptation du présent règlement qui sera à disposition sur le site internet d’Andelle Randonnées : </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00C979D0" w:rsidRPr="00287828">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://andellerandonnees.sportsregions.fr</w:t>
         </w:r>
       </w:hyperlink>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="007C3931">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CE0430" w:rsidRDefault="00CE0430" w:rsidP="00CE0430">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="355"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CE0430" w:rsidRDefault="00CE0430" w:rsidP="00CE0430">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="355"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -664,86 +741,123 @@
         <w:spacing w:after="0"/>
         <w:ind w:hanging="355"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CE0430" w:rsidRDefault="00CE0430" w:rsidP="00CE0430">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="355"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CE0430" w:rsidRDefault="00CE0430" w:rsidP="00CE0430">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="355"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE0430" w:rsidRPr="00ED41A7" w:rsidRDefault="000C047C" w:rsidP="00CE0430">
+    <w:p w:rsidR="00CE0430" w:rsidRDefault="000C047C" w:rsidP="00CE0430">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:hanging="355"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fait à </w:t>
-[...22 lines deleted...]
-    <w:sectPr w:rsidR="00CE0430" w:rsidRPr="00ED41A7" w:rsidSect="009C68B6">
+        <w:t xml:space="preserve">Fait à Charleval, le </w:t>
+      </w:r>
+      <w:r w:rsidR="00776785">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>11 décem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>bre</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0430">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00223B13" w:rsidRDefault="00223B13" w:rsidP="00CE0430">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="355"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00991FFD" w:rsidRDefault="00991FFD" w:rsidP="00CE0430">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="355"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avenant n°1 du 23 juillet 2026 </w:t>
+      </w:r>
+      <w:r w:rsidR="00223B13">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>– modification article 4 – certificat médical</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00223B13" w:rsidRPr="00ED41A7" w:rsidRDefault="00223B13" w:rsidP="00CE0430">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="355"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00223B13" w:rsidRPr="00ED41A7" w:rsidSect="009C68B6">
       <w:pgSz w:w="11900" w:h="16820"/>
       <w:pgMar w:top="1932" w:right="1417" w:bottom="891" w:left="1777" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -961,108 +1075,105 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C1B6C"/>
     <w:rsid w:val="000C047C"/>
     <w:rsid w:val="000C1B6C"/>
     <w:rsid w:val="000E4194"/>
     <w:rsid w:val="001067E1"/>
-    <w:rsid w:val="001613CB"/>
-    <w:rsid w:val="00182D12"/>
     <w:rsid w:val="001B7DEB"/>
     <w:rsid w:val="001F41FF"/>
     <w:rsid w:val="001F55F1"/>
-    <w:rsid w:val="002006E8"/>
-    <w:rsid w:val="002650DB"/>
+    <w:rsid w:val="00223B13"/>
     <w:rsid w:val="002754F4"/>
     <w:rsid w:val="002879FC"/>
     <w:rsid w:val="00403ED7"/>
     <w:rsid w:val="00577E6E"/>
     <w:rsid w:val="00650D01"/>
     <w:rsid w:val="0067286E"/>
     <w:rsid w:val="00682BD8"/>
     <w:rsid w:val="006D401B"/>
     <w:rsid w:val="0076082B"/>
     <w:rsid w:val="00776785"/>
     <w:rsid w:val="007B7BFC"/>
     <w:rsid w:val="007C3931"/>
     <w:rsid w:val="008510E1"/>
     <w:rsid w:val="008A3E20"/>
     <w:rsid w:val="00911F65"/>
     <w:rsid w:val="0094761C"/>
+    <w:rsid w:val="00991FFD"/>
     <w:rsid w:val="00992277"/>
+    <w:rsid w:val="0099732C"/>
     <w:rsid w:val="009B2500"/>
-    <w:rsid w:val="009B271D"/>
     <w:rsid w:val="009C68B6"/>
     <w:rsid w:val="00A4187A"/>
     <w:rsid w:val="00AA1640"/>
     <w:rsid w:val="00C979D0"/>
     <w:rsid w:val="00CE0430"/>
-    <w:rsid w:val="00D454AC"/>
     <w:rsid w:val="00D7296B"/>
     <w:rsid w:val="00D730F9"/>
     <w:rsid w:val="00DD62CF"/>
     <w:rsid w:val="00DD7992"/>
     <w:rsid w:val="00DF0D09"/>
     <w:rsid w:val="00ED103B"/>
     <w:rsid w:val="00ED41A7"/>
     <w:rsid w:val="00FB77DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="8194"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -1514,76 +1625,76 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>661</Words>
-  <Characters>3641</Characters>
+  <Words>654</Words>
+  <Characters>3601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4294</CharactersWithSpaces>
+  <CharactersWithSpaces>4247</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>memelle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>